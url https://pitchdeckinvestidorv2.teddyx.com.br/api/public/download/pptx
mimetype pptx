--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -1,3528 +1,6992 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpg"/>
-[...6 lines deleted...]
-  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/_rels/slideMaster1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/slideLayouts/_rels/slideLayout9.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slideLayouts/_rels/slideLayout8.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slideLayouts/_rels/slideLayout7.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slideLayouts/_rels/slideLayout11.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slideLayouts/_rels/slideLayout3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slideLayouts/_rels/slideLayout6.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slideLayouts/_rels/slideLayout10.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slideLayouts/_rels/slideLayout2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slideLayouts/_rels/slideLayout5.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slideLayouts/_rels/slideLayout4.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slideLayouts/_rels/slideLayout1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slides/_rels/slide12.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slides/_rels/slide13.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slides/_rels/slide14.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slides/_rels/slide1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slides/_rels/slide2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slides/_rels/slide3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slides/_rels/slide4.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slides/_rels/slide5.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slides/_rels/slide6.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slides/_rels/slide7.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slides/_rels/slide10.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slides/_rels/slide8.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slides/_rels/slide11.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slides/_rels/slide9.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...24 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/ppt/_rels/presentation.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/ppt/media/image14.png" ContentType="image/png"/>
+  <Override PartName="/ppt/media/image5.png" ContentType="image/png"/>
+  <Override PartName="/ppt/media/image6.png" ContentType="image/png"/>
+  <Override PartName="/ppt/media/image10.png" ContentType="image/png"/>
+  <Override PartName="/ppt/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/ppt/media/image7.png" ContentType="image/png"/>
+  <Override PartName="/ppt/media/image11.png" ContentType="image/png"/>
+  <Override PartName="/ppt/media/image2.png" ContentType="image/png"/>
+  <Override PartName="/ppt/media/image8.png" ContentType="image/png"/>
+  <Override PartName="/ppt/media/image12.png" ContentType="image/png"/>
+  <Override PartName="/ppt/media/image3.png" ContentType="image/png"/>
+  <Override PartName="/ppt/media/image9.png" ContentType="image/png"/>
+  <Override PartName="/ppt/media/image13.png" ContentType="image/png"/>
+  <Override PartName="/ppt/media/image4.png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-		</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
+</Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId2"/>
   </p:sldMasterIdLst>
-  <p:notesMasterIdLst>
-[...1 lines deleted...]
-  </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...13 lines deleted...]
-    <p:sldId id="270" r:id="rId16"/>
+    <p:sldId id="256" r:id="rId3"/>
+    <p:sldId id="257" r:id="rId4"/>
+    <p:sldId id="258" r:id="rId5"/>
+    <p:sldId id="259" r:id="rId6"/>
+    <p:sldId id="260" r:id="rId7"/>
+    <p:sldId id="261" r:id="rId8"/>
+    <p:sldId id="262" r:id="rId9"/>
+    <p:sldId id="263" r:id="rId10"/>
+    <p:sldId id="264" r:id="rId11"/>
+    <p:sldId id="265" r:id="rId12"/>
+    <p:sldId id="266" r:id="rId13"/>
+    <p:sldId id="267" r:id="rId14"/>
+    <p:sldId id="268" r:id="rId15"/>
+    <p:sldId id="269" r:id="rId16"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500"/>
-  <p:notesSz cx="5143500" cy="9144000"/>
-[...91 lines deleted...]
-  </p:defaultTextStyle>
+  <p:notesSz cx="7559675" cy="10691813"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1"/>
+</p:presentationPr>
 </file>
 
-<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-</p:viewPr>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-		</Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
+</Relationships>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="title" preserve="1">
+  <p:cSld name="Title Slide">
     <p:bg>
-      <p:bgRef idx="1001">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="ffffff"/>
+        </a:solidFill>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvPr id="0" name="PlaceHolder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="hdr" sz="quarter"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="685800" y="2130480"/>
+            <a:ext cx="7772040" cy="1469520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr indent="0" algn="ctr" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="4400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="4400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvPr id="1" name="PlaceHolder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3884613" y="0"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="457200" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{5282F153-3F37-0F45-9E97-73ACFA13230C}" type="datetimeFigureOut">
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvPr id="2" name="PlaceHolder 3"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph type="ftr" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1143000"/>
-[...9 lines deleted...]
-            </a:solidFill>
+            <a:off x="3124080" y="6356520"/>
+            <a:ext cx="2895120" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+          <p:cNvPr id="3" name="PlaceHolder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="3"/>
+            <p:ph type="sldNum" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="4400550"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="6553080" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
-[...58 lines deleted...]
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
-[...32 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{9DD00C86-0A0A-4D7D-80ED-A24C519E6C5F}" type="slidenum">
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-[...1554 lines deleted...]
-  </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="TEDDY">
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="blank" preserve="1">
+  <p:cSld name="Content with Caption">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="FFFFFF"/>
+          <a:srgbClr val="ffffff"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="47" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="272880"/>
+            <a:ext cx="3007800" cy="1161720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="48" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3575160" y="272880"/>
+            <a:ext cx="5111280" cy="5852880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr marL="343080" indent="-343080" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="641"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" marL="743040" indent="-285840" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="561"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2800" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Second level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2800" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" marL="1143000" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="479"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Third level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" marL="1600200" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fourth level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" marL="2057400" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1434960"/>
+            <a:ext cx="3007800" cy="4690800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab algn="l" pos="0"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="50" name="PlaceHolder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="28"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51" name="PlaceHolder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="29"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3124080" y="6356520"/>
+            <a:ext cx="2895120" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="PlaceHolder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="30"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6553080" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{0CB43638-02DC-449D-BB30-C591FBA89054}" type="slidenum">
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMapOvr>
-[...1 lines deleted...]
-  </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="blank" preserve="1">
+  <p:cSld name="Picture with Caption">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="ffffff"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1792440" y="4800600"/>
+            <a:ext cx="5486040" cy="566280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1792440" y="612720"/>
+            <a:ext cx="5486040" cy="4114440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="90000" rIns="90000" tIns="45000" bIns="45000" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr marL="432000" indent="-324000">
+              <a:spcBef>
+                <a:spcPts val="1417"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit the outline text format</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" marL="864000" indent="-324000">
+              <a:spcBef>
+                <a:spcPts val="1134"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Symbol" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Second Outline Level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" marL="1296000" indent="-288000">
+              <a:spcBef>
+                <a:spcPts val="850"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Third Outline Level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" marL="1728000" indent="-216000">
+              <a:spcBef>
+                <a:spcPts val="567"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Symbol" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fourth Outline Level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" marL="2160000" indent="-216000">
+              <a:spcBef>
+                <a:spcPts val="283"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fifth Outline Level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="5" marL="2592000" indent="-216000">
+              <a:spcBef>
+                <a:spcPts val="283"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sixth Outline Level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="6" marL="3024000" indent="-216000">
+              <a:spcBef>
+                <a:spcPts val="283"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Seventh Outline Level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="55" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1792440" y="5367240"/>
+            <a:ext cx="5486040" cy="804600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab algn="l" pos="0"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="56" name="PlaceHolder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="31"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="57" name="PlaceHolder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="32"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3124080" y="6356520"/>
+            <a:ext cx="2895120" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="58" name="PlaceHolder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="33"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6553080" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{822F1678-ED8E-4E56-9894-6081C167A887}" type="slidenum">
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="vertTx" preserve="1">
+  <p:cSld name="Title and Vertical Text">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="ffffff"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="274680"/>
+            <a:ext cx="8229240" cy="1142640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr indent="0" algn="ctr" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="4400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="4400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1600200"/>
+            <a:ext cx="8229240" cy="4525560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t" vert="eaVert">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr marL="343080" indent="-343080" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="641"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" marL="743040" indent="-285840" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="561"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2800" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Second level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2800" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" marL="1143000" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="479"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Third level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" marL="1600200" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fourth level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" marL="2057400" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="PlaceHolder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3124080" y="6356520"/>
+            <a:ext cx="2895120" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="PlaceHolder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="6"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6553080" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{2611177B-8302-4E16-99FD-78BE7BE06007}" type="slidenum">
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Vertical Title and Text">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="ffffff"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6629400" y="274680"/>
+            <a:ext cx="2057040" cy="5851080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr" vert="eaVert">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr indent="0" algn="ctr" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="4400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="4400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="274680"/>
+            <a:ext cx="6019560" cy="5851080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t" vert="eaVert">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr marL="343080" indent="-343080" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="641"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" marL="743040" indent="-285840" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="561"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2800" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Second level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2800" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" marL="1143000" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="479"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Third level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" marL="1600200" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fourth level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" marL="2057400" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="7"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="PlaceHolder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="8"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3124080" y="6356520"/>
+            <a:ext cx="2895120" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="PlaceHolder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="9"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6553080" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{3DAEF0AE-CC0D-4CB0-9894-EF6DEC072A93}" type="slidenum">
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="obj" preserve="1">
+  <p:cSld name="Title and Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="ffffff"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="274680"/>
+            <a:ext cx="8229240" cy="1142640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr indent="0" algn="ctr" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="4400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="4400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1600200"/>
+            <a:ext cx="8229240" cy="4525560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr marL="343080" indent="-343080" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="641"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" marL="743040" indent="-285840" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="561"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2800" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Second level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2800" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" marL="1143000" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="479"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Third level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" marL="1600200" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fourth level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" marL="2057400" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="PlaceHolder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3124080" y="6356520"/>
+            <a:ext cx="2895120" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="PlaceHolder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6553080" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{2ADAD55C-3296-4865-B4F6-2AE1C73674D9}" type="slidenum">
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="blank" preserve="1">
+  <p:cSld name="Section Header">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="ffffff"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="722160" y="4406760"/>
+            <a:ext cx="7772040" cy="1361880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-US" sz="4000" strike="noStrike" u="none" cap="all">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="4000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="722160" y="2906640"/>
+            <a:ext cx="7772040" cy="1499760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab algn="l" pos="0"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="PlaceHolder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3124080" y="6356520"/>
+            <a:ext cx="2895120" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="PlaceHolder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6553080" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{86DA72B0-3940-4E02-B082-F1C02C2658B0}" type="slidenum">
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="twoObj" preserve="1">
+  <p:cSld name="Two Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="ffffff"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="274680"/>
+            <a:ext cx="8229240" cy="1142640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr indent="0" algn="ctr" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="4400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="4400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1600200"/>
+            <a:ext cx="4038120" cy="4525560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr marL="343080" indent="-343080" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="561"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2800" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2800" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" marL="743040" indent="-285840" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="479"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Second level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" marL="1143000" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Third level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" marL="1600200" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1800" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fourth level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1800" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" marL="2057400" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1800" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1800" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4648320" y="1600200"/>
+            <a:ext cx="4038120" cy="4525560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr marL="343080" indent="-343080" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="561"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2800" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2800" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" marL="743040" indent="-285840" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="479"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Second level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" marL="1143000" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Third level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" marL="1600200" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1800" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fourth level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1800" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" marL="2057400" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1800" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1800" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="PlaceHolder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="16"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="PlaceHolder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="17"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3124080" y="6356520"/>
+            <a:ext cx="2895120" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="PlaceHolder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="18"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6553080" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{599F8F23-1D6B-4005-BF3C-A9B955048D74}" type="slidenum">
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="blank" preserve="1">
+  <p:cSld name="Comparison">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="ffffff"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="274680"/>
+            <a:ext cx="8229240" cy="1142640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr indent="0" algn="ctr" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="4400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="4400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1535040"/>
+            <a:ext cx="4039920" cy="639360"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="479"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab algn="l" pos="0"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-US" sz="2400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2174760"/>
+            <a:ext cx="4039920" cy="3951000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr marL="343080" indent="-343080" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="479"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" marL="743040" indent="-285840" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Second level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" marL="1143000" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1800" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Third level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1800" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" marL="1600200" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1600" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fourth level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1600" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" marL="2057400" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1600" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1600" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="PlaceHolder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4645080" y="1535040"/>
+            <a:ext cx="4041360" cy="639360"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="479"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab algn="l" pos="0"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-US" sz="2400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="PlaceHolder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4645080" y="2174760"/>
+            <a:ext cx="4041360" cy="3951000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr marL="343080" indent="-343080" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="479"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" marL="743040" indent="-285840" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Second level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" marL="1143000" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1800" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Third level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1800" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" marL="1600200" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1600" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fourth level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1600" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" marL="2057400" indent="-228600" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1600" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1600" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="PlaceHolder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="19"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="PlaceHolder 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="20"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3124080" y="6356520"/>
+            <a:ext cx="2895120" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="PlaceHolder 8"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6553080" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{1A43F4CA-018F-42B9-A4B2-29D4B0B40264}" type="slidenum">
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="titleOnly" preserve="1">
+  <p:cSld name="Title Only">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="ffffff"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="274680"/>
+            <a:ext cx="8229240" cy="1142640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr indent="0" algn="ctr" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="4400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="4400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="23"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3124080" y="6356520"/>
+            <a:ext cx="2895120" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="PlaceHolder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="24"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6553080" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{B422B1D2-78C1-41AD-BCBE-CB9DF371BDFB}" type="slidenum">
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" type="blank" preserve="1">
+  <p:cSld name="Blank">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="ffffff"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="PlaceHolder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="25"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;date/time&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="PlaceHolder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="26"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3124080" y="6356520"/>
+            <a:ext cx="2895120" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>&lt;footer&gt;</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="PlaceHolder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="27"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6553080" y="6356520"/>
+            <a:ext cx="2133360" cy="364680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" rIns="91440" tIns="45720" bIns="45720" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" algn="r" defTabSz="457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{EBC99A5B-F023-4DDA-AA52-042145580961}" type="slidenum">
+              <a:rPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>&lt;number&gt;</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" lang="en-US" sz="1200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="PlaceHolder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="205200"/>
+            <a:ext cx="8229240" cy="858600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" rIns="0" tIns="0" bIns="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="1800" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit the title text format</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="1800" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="46" name="PlaceHolder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1203480"/>
+            <a:ext cx="8229240" cy="2982960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" rIns="0" tIns="0" bIns="0" anchor="t">
+            <a:normAutofit lnSpcReduction="9999"/>
+          </a:bodyPr>
+          <a:p>
+            <a:pPr marL="432000" indent="-324000">
+              <a:spcBef>
+                <a:spcPts val="1417"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Click to edit the outline text format</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="3200" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" marL="864000" indent="-324000">
+              <a:spcBef>
+                <a:spcPts val="1134"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Symbol" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Second Outline Level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2400" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" marL="1296000" indent="-288000">
+              <a:spcBef>
+                <a:spcPts val="850"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Third Outline Level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" marL="1728000" indent="-216000">
+              <a:spcBef>
+                <a:spcPts val="567"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Symbol" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fourth Outline Level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" marL="2160000" indent="-216000">
+              <a:spcBef>
+                <a:spcPts val="283"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fifth Outline Level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="5" marL="2592000" indent="-216000">
+              <a:spcBef>
+                <a:spcPts val="283"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sixth Outline Level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="6" marL="3024000" indent="-216000">
+              <a:spcBef>
+                <a:spcPts val="283"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Seventh Outline Level</a:t>
+            </a:r>
+            <a:endParaRPr b="0" lang="en-US" sz="2000" strike="noStrike" u="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/>
+</Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId1"/>
-    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483649" r:id="rId2"/>
+    <p:sldLayoutId id="2147483650" r:id="rId3"/>
+    <p:sldLayoutId id="2147483651" r:id="rId4"/>
+    <p:sldLayoutId id="2147483652" r:id="rId5"/>
+    <p:sldLayoutId id="2147483653" r:id="rId6"/>
+    <p:sldLayoutId id="2147483654" r:id="rId7"/>
+    <p:sldLayoutId id="2147483655" r:id="rId8"/>
+    <p:sldLayoutId id="2147483656" r:id="rId9"/>
+    <p:sldLayoutId id="2147483657" r:id="rId10"/>
+    <p:sldLayoutId id="2147483658" r:id="rId11"/>
+    <p:sldLayoutId id="2147483659" r:id="rId12"/>
   </p:sldLayoutIdLst>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
-[...249 lines deleted...]
-  </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/>
+</Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/>
+</Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 1">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="59" name="Picture 1" descr="01.png"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="5143500"/>
-[...3 lines deleted...]
-          </a:prstGeom>
+            <a:ext cx="9143640" cy="5143320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
-  <p:clrMapOvr>
-[...1 lines deleted...]
-  </p:clrMapOvr>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 10">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="68" name="Picture 1" descr="10.png"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="5143500"/>
-[...3 lines deleted...]
-          </a:prstGeom>
+            <a:ext cx="9143640" cy="5143320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
-  <p:clrMapOvr>
-[...1 lines deleted...]
-  </p:clrMapOvr>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 11">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="69" name="Picture 1" descr="11.png"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="5143500"/>
-[...3 lines deleted...]
-          </a:prstGeom>
+            <a:ext cx="9143640" cy="5143320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
-  <p:clrMapOvr>
-[...1 lines deleted...]
-  </p:clrMapOvr>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 12">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="70" name="Picture 1" descr="12.png"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="5143500"/>
-[...3 lines deleted...]
-          </a:prstGeom>
+            <a:ext cx="9143640" cy="5143320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
-  <p:clrMapOvr>
-[...1 lines deleted...]
-  </p:clrMapOvr>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 13">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="71" name="Picture 1" descr="13.png"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="5143500"/>
-[...3 lines deleted...]
-          </a:prstGeom>
+            <a:ext cx="9143640" cy="5143320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
-  <p:clrMapOvr>
-[...1 lines deleted...]
-  </p:clrMapOvr>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 14">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="72" name="Picture 1" descr="14.png"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="5143500"/>
-[...3 lines deleted...]
-          </a:prstGeom>
+            <a:ext cx="9143640" cy="5143320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
-  <p:clrMapOvr>
-[...1 lines deleted...]
-  </p:clrMapOvr>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 15">
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="60" name="Picture 1" descr="02.png"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="5143500"/>
-[...3 lines deleted...]
-          </a:prstGeom>
+            <a:ext cx="9143640" cy="5143320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
-  <p:clrMapOvr>
-[...1 lines deleted...]
-  </p:clrMapOvr>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 2">
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="61" name="Picture 1" descr="03.png"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="5143500"/>
-[...3 lines deleted...]
-          </a:prstGeom>
+            <a:ext cx="9143640" cy="5143320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
-  <p:clrMapOvr>
-[...1 lines deleted...]
-  </p:clrMapOvr>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 3">
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="62" name="Picture 1" descr="04.png"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="5143500"/>
-[...3 lines deleted...]
-          </a:prstGeom>
+            <a:ext cx="9143640" cy="5143320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
-  <p:clrMapOvr>
-[...1 lines deleted...]
-  </p:clrMapOvr>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 4">
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="63" name="Picture 1" descr="05.png"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="5143500"/>
-[...3 lines deleted...]
-          </a:prstGeom>
+            <a:ext cx="9143640" cy="5143320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
-  <p:clrMapOvr>
-[...1 lines deleted...]
-  </p:clrMapOvr>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 5">
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="64" name="Picture 1" descr="06.png"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="5143500"/>
-[...3 lines deleted...]
-          </a:prstGeom>
+            <a:ext cx="9143640" cy="5143320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
-  <p:clrMapOvr>
-[...1 lines deleted...]
-  </p:clrMapOvr>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 6">
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="65" name="Picture 1" descr="07.png"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="5143500"/>
-[...3 lines deleted...]
-          </a:prstGeom>
+            <a:ext cx="9143640" cy="5143320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
-  <p:clrMapOvr>
-[...1 lines deleted...]
-  </p:clrMapOvr>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 7">
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="66" name="Picture 1" descr="08.png"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="5143500"/>
-[...3 lines deleted...]
-          </a:prstGeom>
+            <a:ext cx="9143640" cy="5143320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
-  <p:clrMapOvr>
-[...1 lines deleted...]
-  </p:clrMapOvr>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 8">
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="67" name="Picture 1" descr="09.png"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="5143500"/>
-[...3 lines deleted...]
-          </a:prstGeom>
+            <a:ext cx="9143640" cy="5143320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="0">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
-  <p:clrMapOvr>
-[...50 lines deleted...]
-  </p:clrMapOvr>
+  <mc:AlternateContent>
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...5 lines deleted...]
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/25.2.6.2$Linux_X86_64 LibreOffice_project/520$Build-2</Application>
+  <AppVersion></AppVersion>
   <Words>0</Words>
-  <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
   <Paragraphs>0</Paragraphs>
-  <Slides>15</Slides>
-[...52 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Teddy Open Finance</dc:creator>
+  <dc:description>generated using python-pptx</dc:description>
+  <dc:language>en-US</dc:language>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title>Apresentação TEDDY · Board</dc:title>
-  <dc:subject>PptxGenJS Presentation</dc:subject>
-[...4 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="PresentationFormat">
+    <vt:lpwstr>On-screen Show (4:3)</vt:lpwstr>
+  </property>
+</Properties>
+</file>